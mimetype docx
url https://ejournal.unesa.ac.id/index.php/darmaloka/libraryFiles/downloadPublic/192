--- v0 (2025-10-27)
+++ v1 (2026-10-27)
@@ -52,59 +52,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2435">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">JUDUL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>BAHASA INDONESIA</w:t>
       </w:r>
       <w:r w:rsidR="0026676B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">, HURUF </w:t>
-[...7 lines deleted...]
-        <w:t>KAPITAL</w:t>
+        <w:t>, HURUF KAPITAL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2435">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>MENGGUNAKAN FONT GEORGIA, UKURAN 16 PT, TEBAL (BOLD), DAN RATA TENGAH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237963B0" w14:textId="2DBADC86" w:rsidR="005D4273" w:rsidRPr="00B2700C" w:rsidRDefault="00B2700C" w:rsidP="00902CB7">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -145,71 +137,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A77C8" w:rsidRPr="002A77C8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Huruf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A77C8" w:rsidRPr="002A77C8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> Kapital</w:t>
-[...19 lines deleted...]
-        <w:t>Awal Kata</w:t>
+        <w:t> Kapital di Awal Kata</w:t>
       </w:r>
       <w:r w:rsidR="002A77C8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="002A77C8" w:rsidRPr="002A77C8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Title Case</w:t>
       </w:r>
       <w:r w:rsidR="002A77C8">
         <w:rPr>
@@ -770,67 +742,51 @@
               </w:rPr>
               <w:t>dalam</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E079AE">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="en-ID"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E079AE">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="en-ID"/>
               </w:rPr>
               <w:t>bahasa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E079AE">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="en-ID"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, font </w:t>
+              <w:t xml:space="preserve"> Inggris, font </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="en-ID"/>
               </w:rPr>
               <w:t>Georgia</w:t>
             </w:r>
             <w:r w:rsidRPr="00E079AE">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="en-ID"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="en-ID"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00E079AE">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -1059,72 +1015,51 @@
                 <w:b/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E079AE">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuliskan abstrak </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>dalam bahasa</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">normal </w:t>
+              <w:t xml:space="preserve">dalam bahasa indonesia dengan gaya normal </w:t>
             </w:r>
             <w:r w:rsidRPr="00E079AE">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>maksimal 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00E079AE">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="fi-FI"/>
               </w:rPr>
               <w:t xml:space="preserve">0 kata, tanpa sitasi. Ringkas latar belakang, tujuan, metode, hasil/temuan, dan rekomendasi. </w:t>
             </w:r>
             <w:r w:rsidRPr="00635306">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -1536,79 +1471,79 @@
       <w:r w:rsidR="002A2106">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ak</w:t>
       </w:r>
       <w:r w:rsidR="008016FA">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>tual</w:t>
       </w:r>
       <w:r w:rsidR="002A2106" w:rsidRPr="002A2106">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, penulis merumuskan masalah inti secara ringkas. Rumusan </w:t>
+      </w:r>
+      <w:r w:rsidR="00644048">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>masalah dapat</w:t>
       </w:r>
       <w:r w:rsidR="002A2106" w:rsidRPr="002A2106">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
+        <w:t xml:space="preserve"> dalam </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2106" w:rsidRPr="002A2106">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">penulis merumuskan masalah inti secara ringkas. Rumusan </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> dalam bentuk pertanyaan atau tetap dalam bentuk narasi, </w:t>
+        <w:t xml:space="preserve">bentuk pertanyaan atau tetap dalam bentuk narasi, </w:t>
       </w:r>
       <w:r w:rsidR="00644048">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">akan tetapi </w:t>
       </w:r>
       <w:r w:rsidR="002A2106" w:rsidRPr="002A2106">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>harus mengarahkan pembaca pada fokus kegiatan</w:t>
       </w:r>
       <w:r w:rsidR="008A40CF">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
@@ -2425,52 +2360,63 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0091633F" w:rsidRPr="0091633F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t>Rata-Rata Hasil Pre-Test da</w:t>
       </w:r>
       <w:r w:rsidR="0091633F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
-        <w:t>n Post-Test</w:t>
-      </w:r>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0091633F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Post-Test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="27"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2219"/>
         <w:gridCol w:w="1489"/>
         <w:gridCol w:w="1580"/>
         <w:gridCol w:w="1479"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E4353" w:rsidRPr="00C2359A" w14:paraId="7218D88F" w14:textId="77777777" w:rsidTr="003E4353">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03DDBD18" w14:textId="77777777" w:rsidR="00BC3B87" w:rsidRPr="00C2359A" w:rsidRDefault="00BC3B87" w:rsidP="00033CDD">
@@ -3378,99 +3324,99 @@
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>Penjelasan kebaruan tersebut dapat memperkuat kontribusi ilmiah artikel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451AC6F2" w14:textId="44560D32" w:rsidR="00783554" w:rsidRPr="008945B4" w:rsidRDefault="003A0A6F" w:rsidP="00635306">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067194C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">Penulis dapat menyisipkan elemen visual seperti gambar kegiatan, diagram kolaborasi, atau grafik hasil survei. Semua elemen visual harus diberi keterangan </w:t>
-[...9 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>Penulis dapat menyisipkan elemen visual seperti gambar kegiatan, diagram kolaborasi, atau grafik hasil survei. Semua elemen visual harus diberi keterangan (</w:t>
       </w:r>
       <w:r w:rsidRPr="00520021">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>caption</w:t>
       </w:r>
       <w:r w:rsidRPr="0067194C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004C3776" w:rsidRPr="0067194C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00467BF6" w:rsidRPr="0067194C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
-        <w:t>Gambar harus jelas, memiliki resolusi cukup tinggi, dan berkaitan secara langsung dengan konteks pembahasan. Hindari penggunaan gambar yang bersifat ilustratif umum jika tidak memiliki hubungan langsung dengan kegiatan atau isi analisis. Jika gambar merupakan hasil dokumentasi kegiatan, sertakan informasi waktu, lokasi, dan aktivitas yang sedang berlangsung.</w:t>
+        <w:t xml:space="preserve">Gambar harus jelas, memiliki resolusi cukup tinggi, dan berkaitan secara </w:t>
+      </w:r>
+      <w:r w:rsidR="00467BF6" w:rsidRPr="0067194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>langsung dengan konteks pembahasan. Hindari penggunaan gambar yang bersifat ilustratif umum jika tidak memiliki hubungan langsung dengan kegiatan atau isi analisis. Jika gambar merupakan hasil dokumentasi kegiatan, sertakan informasi waktu, lokasi, dan aktivitas yang sedang berlangsung.</w:t>
       </w:r>
       <w:r w:rsidR="006F58CE" w:rsidRPr="0067194C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A0BA1" w:rsidRPr="0067194C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Tambahkan </w:t>
       </w:r>
       <w:r w:rsidR="006F58CE" w:rsidRPr="0067194C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fi-FI"/>
@@ -4053,95 +3999,95 @@
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00177D48" w:rsidRPr="008F7B97">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t>ad</w:t>
       </w:r>
       <w:r w:rsidR="00EA5BBD" w:rsidRPr="008F7B97">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Heading_on_level_3_(subsubsection)"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="Heading_on_level_3_(subsubsection)"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="41000422" w14:textId="77777777" w:rsidR="00E11A5D" w:rsidRPr="008F7B97" w:rsidRDefault="00E11A5D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="22"/>
         <w:rPr>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="Heading_on_level_2_(subsection)"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="4" w:name="Heading_on_level_2_(subsection)"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="1638F112" w14:textId="77777777" w:rsidR="00BC652C" w:rsidRPr="007C3941" w:rsidRDefault="00B6516D" w:rsidP="00BC084D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="Lists"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="5" w:name="Lists"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="007C3941">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">Kesimpulan dan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C3941">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t>Rekomendasi</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Example_for_list_(itemize)"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="6" w:name="Example_for_list_(itemize)"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2CED8D3C" w14:textId="4004790D" w:rsidR="00E11A5D" w:rsidRPr="007C3941" w:rsidRDefault="003C3C71" w:rsidP="00BA06CF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3941">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">Bagian </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C3941">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
@@ -4990,50 +4936,62 @@
       </w:r>
       <w:r w:rsidR="001457E6">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> atau karya</w:t>
       </w:r>
       <w:r w:rsidR="001457E6" w:rsidRPr="001457E6">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> klasik</w:t>
       </w:r>
       <w:r w:rsidR="00BE5086">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="641FF851" w14:textId="77777777" w:rsidR="007F498D" w:rsidRDefault="007F498D" w:rsidP="00512286">
+      <w:pPr>
+        <w:spacing w:before="99" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="05EBCDD3" w14:textId="5261BDFA" w:rsidR="00286B56" w:rsidRPr="00286B56" w:rsidRDefault="00286B56" w:rsidP="00286B56">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286B56">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>ebijakan Plagiarisme dan Penggunaan Kecerdasan Buatan (AI)</w:t>
       </w:r>
@@ -5361,456 +5319,498 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E11A5D" w:rsidRPr="00286B56" w:rsidSect="00AF24F4">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3704E927" w14:textId="77777777" w:rsidR="000375F2" w:rsidRDefault="000375F2">
+    <w:p w14:paraId="1D79A8BB" w14:textId="77777777" w:rsidR="00D95900" w:rsidRDefault="00D95900">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DF35E20" w14:textId="77777777" w:rsidR="000375F2" w:rsidRDefault="000375F2">
+    <w:p w14:paraId="527D4438" w14:textId="77777777" w:rsidR="00D95900" w:rsidRDefault="00D95900">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
-    <w:altName w:val="Lucida Sans Unicode"/>
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03C6F557" w14:textId="77777777" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
+  <w:p w14:paraId="03C6F557" w14:textId="094BF1B5" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">© 2025 </w:t>
+      <w:t>© 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB2A43">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Jurnal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Darma Loka | DOI: </w:t>
+      <w:t xml:space="preserve"> Darma Loka | </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidR="00CB2A43">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>xx.xxxx</w:t>
+      <w:t xml:space="preserve">E-ISSN: </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r>
+    <w:r w:rsidR="00CB2A43" w:rsidRPr="005F7BDF">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>/</w:t>
-[...31 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>3124-551X</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0622E565" w14:textId="77777777" w:rsidR="00635306" w:rsidRDefault="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="051B2FF3" w14:textId="77777777" w:rsidR="00635306" w:rsidRDefault="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="538B48EA" w14:textId="77777777" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3F0E06E6" w14:textId="77777777" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="562529FC" w14:textId="77777777" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="38BFCE05" w14:textId="25737C89" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
+  <w:p w14:paraId="6DA375DE" w14:textId="04B4F32D" w:rsidR="00D92AA7" w:rsidRDefault="00635306" w:rsidP="00D92AA7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">© 2025 </w:t>
+      <w:t>© 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB2A43">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Jurnal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Darma Loka | DOI: </w:t>
+      <w:t xml:space="preserve"> Darma Loka | </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidR="00D92AA7">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>xx.xxxx</w:t>
+      <w:t xml:space="preserve">E-ISSN: </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r>
+    <w:r w:rsidR="00D92AA7" w:rsidRPr="005F7BDF">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>/</w:t>
+      <w:t>3124-551X</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="4F6172DE" w14:textId="77777777" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
+  <w:p w14:paraId="4F6172DE" w14:textId="32EDAA94" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="25BED80F" w14:textId="77777777" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25F4E18F" w14:textId="77777777" w:rsidR="000375F2" w:rsidRDefault="000375F2">
+    <w:p w14:paraId="152682D8" w14:textId="77777777" w:rsidR="00D95900" w:rsidRDefault="00D95900">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="004EB04E" w14:textId="77777777" w:rsidR="000375F2" w:rsidRDefault="000375F2">
+    <w:p w14:paraId="3382C69F" w14:textId="77777777" w:rsidR="00D95900" w:rsidRDefault="00D95900">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67CE1214" w14:textId="6B0A5DAD" w:rsidR="00E11A5D" w:rsidRDefault="00E11A5D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="786477FF" w14:textId="77777777" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6047FB2E" w14:textId="70FEC1FA" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
+  <w:p w14:paraId="6047FB2E" w14:textId="16317B88" w:rsidR="00635306" w:rsidRDefault="00635306" w:rsidP="00635306">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Jurnal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Darma Loka | Vol. 3, No. 2, Juli 2025 | Hal. 101–115</w:t>
+      <w:t xml:space="preserve"> Darma Loka | Vol. </w:t>
+    </w:r>
+    <w:r w:rsidR="00D92AA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, No. 2, </w:t>
+    </w:r>
+    <w:r w:rsidR="00D92AA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Agustus</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00D92AA7">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | Hal. 101–115</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C836FF4" w14:textId="127C3955" w:rsidR="00E11A5D" w:rsidRDefault="00E11A5D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FDA75EE" w14:textId="42B037B6" w:rsidR="00AF24F4" w:rsidRDefault="00AF24F4">
+  <w:p w14:paraId="6FDA75EE" w14:textId="544259C8" w:rsidR="00AF24F4" w:rsidRDefault="00AB3DD2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D56260B" wp14:editId="3AC3FC4E">
-[...2 lines deleted...]
-          <wp:docPr id="1484832641" name="Picture 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="323EF66D" wp14:editId="52B3ADB1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-635</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-250190</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5400675" cy="815975"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="3175"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1194155493" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1240633343" name="Picture 1240633343"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="6110" r="6879"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5400000" cy="939600"/>
+                    <a:ext cx="5400675" cy="815975"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="540D3C3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6365034"/>
     <w:lvl w:ilvl="0" w:tplc="4650C396">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="349"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -6323,52 +6323,52 @@
         <w:ind w:left="5904" w:hanging="173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="659429485">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="231425507">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="237060409">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="793905383">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -6466,176 +6466,183 @@
     <w:rsid w:val="00610A3D"/>
     <w:rsid w:val="00635306"/>
     <w:rsid w:val="00636EAF"/>
     <w:rsid w:val="00644048"/>
     <w:rsid w:val="00644B87"/>
     <w:rsid w:val="0067194C"/>
     <w:rsid w:val="006823D1"/>
     <w:rsid w:val="00696815"/>
     <w:rsid w:val="006A0CA7"/>
     <w:rsid w:val="006C2AE4"/>
     <w:rsid w:val="006D65C4"/>
     <w:rsid w:val="006F58CE"/>
     <w:rsid w:val="0070002D"/>
     <w:rsid w:val="00727224"/>
     <w:rsid w:val="007321FB"/>
     <w:rsid w:val="00752646"/>
     <w:rsid w:val="00777544"/>
     <w:rsid w:val="00783554"/>
     <w:rsid w:val="00783E9C"/>
     <w:rsid w:val="007B6EEF"/>
     <w:rsid w:val="007C3941"/>
     <w:rsid w:val="007C7C96"/>
     <w:rsid w:val="007D213D"/>
     <w:rsid w:val="007D37A3"/>
     <w:rsid w:val="007E3B66"/>
+    <w:rsid w:val="007E4602"/>
     <w:rsid w:val="007F030B"/>
+    <w:rsid w:val="007F498D"/>
     <w:rsid w:val="008016FA"/>
     <w:rsid w:val="00810274"/>
     <w:rsid w:val="0081427F"/>
     <w:rsid w:val="00830970"/>
     <w:rsid w:val="00836EA2"/>
     <w:rsid w:val="00886B51"/>
     <w:rsid w:val="008945B4"/>
     <w:rsid w:val="00896AD4"/>
     <w:rsid w:val="008A40CF"/>
     <w:rsid w:val="008B2C8C"/>
     <w:rsid w:val="008C3FE4"/>
     <w:rsid w:val="008E1078"/>
     <w:rsid w:val="008E4B5D"/>
     <w:rsid w:val="008F758A"/>
     <w:rsid w:val="008F7B97"/>
     <w:rsid w:val="00902CB7"/>
     <w:rsid w:val="00904DE8"/>
     <w:rsid w:val="0091633F"/>
     <w:rsid w:val="00977CE8"/>
+    <w:rsid w:val="009A5E7A"/>
     <w:rsid w:val="009B3B86"/>
     <w:rsid w:val="009C07D3"/>
     <w:rsid w:val="009C240F"/>
     <w:rsid w:val="009C6677"/>
     <w:rsid w:val="009F7C61"/>
     <w:rsid w:val="00A03B6C"/>
     <w:rsid w:val="00A05F00"/>
     <w:rsid w:val="00A17CAA"/>
     <w:rsid w:val="00A229EB"/>
     <w:rsid w:val="00A23A26"/>
     <w:rsid w:val="00A32172"/>
     <w:rsid w:val="00A35B64"/>
     <w:rsid w:val="00A511B5"/>
     <w:rsid w:val="00A63099"/>
     <w:rsid w:val="00A720E4"/>
     <w:rsid w:val="00A748AB"/>
     <w:rsid w:val="00A775BD"/>
+    <w:rsid w:val="00AB3DD2"/>
     <w:rsid w:val="00AC1B05"/>
     <w:rsid w:val="00AC2E05"/>
     <w:rsid w:val="00AC37BA"/>
     <w:rsid w:val="00AD07B0"/>
     <w:rsid w:val="00AD0BC2"/>
     <w:rsid w:val="00AD7D28"/>
     <w:rsid w:val="00AF2070"/>
     <w:rsid w:val="00AF24F4"/>
     <w:rsid w:val="00B006F0"/>
     <w:rsid w:val="00B163BB"/>
     <w:rsid w:val="00B171E0"/>
     <w:rsid w:val="00B26D39"/>
     <w:rsid w:val="00B2700C"/>
     <w:rsid w:val="00B51D61"/>
     <w:rsid w:val="00B54085"/>
     <w:rsid w:val="00B63B84"/>
     <w:rsid w:val="00B6516D"/>
     <w:rsid w:val="00B836AD"/>
     <w:rsid w:val="00BA06CF"/>
     <w:rsid w:val="00BB2435"/>
     <w:rsid w:val="00BB2E6E"/>
     <w:rsid w:val="00BB5252"/>
     <w:rsid w:val="00BC084D"/>
     <w:rsid w:val="00BC3B87"/>
     <w:rsid w:val="00BC652C"/>
     <w:rsid w:val="00BD785C"/>
     <w:rsid w:val="00BE2141"/>
     <w:rsid w:val="00BE3CBE"/>
     <w:rsid w:val="00BE5086"/>
     <w:rsid w:val="00BF2847"/>
     <w:rsid w:val="00C0567E"/>
     <w:rsid w:val="00C2359A"/>
     <w:rsid w:val="00C30472"/>
     <w:rsid w:val="00C57FA4"/>
     <w:rsid w:val="00CA34EC"/>
+    <w:rsid w:val="00CB2A43"/>
     <w:rsid w:val="00CE7FCC"/>
     <w:rsid w:val="00CF55F3"/>
     <w:rsid w:val="00CF7D91"/>
     <w:rsid w:val="00D07E80"/>
     <w:rsid w:val="00D22981"/>
     <w:rsid w:val="00D24DD8"/>
     <w:rsid w:val="00D37CC9"/>
     <w:rsid w:val="00D43693"/>
     <w:rsid w:val="00D45842"/>
+    <w:rsid w:val="00D92AA7"/>
+    <w:rsid w:val="00D95900"/>
     <w:rsid w:val="00DA0C1A"/>
     <w:rsid w:val="00DA6E44"/>
     <w:rsid w:val="00DA7DD9"/>
     <w:rsid w:val="00DB6693"/>
     <w:rsid w:val="00DF339B"/>
     <w:rsid w:val="00E05324"/>
     <w:rsid w:val="00E061FF"/>
     <w:rsid w:val="00E079AE"/>
     <w:rsid w:val="00E11A5D"/>
     <w:rsid w:val="00E23305"/>
     <w:rsid w:val="00E32DC2"/>
     <w:rsid w:val="00E361B5"/>
     <w:rsid w:val="00E46460"/>
     <w:rsid w:val="00E55DC7"/>
     <w:rsid w:val="00E80B44"/>
     <w:rsid w:val="00E8697B"/>
     <w:rsid w:val="00E8720A"/>
     <w:rsid w:val="00E91FAC"/>
     <w:rsid w:val="00EA5BBD"/>
     <w:rsid w:val="00EB4CAB"/>
     <w:rsid w:val="00F02AA9"/>
     <w:rsid w:val="00F27EBB"/>
     <w:rsid w:val="00F30147"/>
     <w:rsid w:val="00F642A8"/>
     <w:rsid w:val="00F65998"/>
     <w:rsid w:val="00FA4F47"/>
     <w:rsid w:val="00FB678B"/>
     <w:rsid w:val="00FC25AB"/>
     <w:rsid w:val="00FC2AEC"/>
     <w:rsid w:val="00FD0748"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-ID"/>
+  <w:themeFontLang w:val="en-ID" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FCC41A2"/>
   <w15:docId w15:val="{98A74286-6D61-4C5E-8F5B-A0F933DF7BE5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -7046,50 +7053,51 @@
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="864"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -7604,74 +7612,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1107</Words>
-  <Characters>6314</Characters>
+  <Characters>6315</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7407</CharactersWithSpaces>
+  <CharactersWithSpaces>7408</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>40 Knots</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-07-29T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>LaTeX with hyperref</vt:lpwstr>
   </property>